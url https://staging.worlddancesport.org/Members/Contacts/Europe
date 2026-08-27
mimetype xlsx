--- v0 (2026-03-12)
+++ v1 (2026-08-27)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Contacts" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="286">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Continent</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
@@ -136,51 +136,51 @@
     <t>Azerbaijan Dance Sport Federation</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t xml:space="preserve">6 S. Dadashov str., Apt. 29 
 518-ci block
 AZ1078 - Baku
 Azerbaijan</t>
   </si>
   <si>
     <t>info@azdsf.az;tchernova.azdsf@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">+994 12 497 30 57 ;+994 12 510 94 92 </t>
   </si>
   <si>
     <t>Belarus Dance Sport Alliance</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t xml:space="preserve">Surganova 2
-Office #16
+Office #77-79
 220012 - Minsk
 Belarus</t>
   </si>
   <si>
     <t>https://www.sportdance.by</t>
   </si>
   <si>
     <t>info@sportdance.by</t>
   </si>
   <si>
     <t>Belgian Dancesport Federation</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">Kempenlaan 27
 2300  - Turnhout
 Belgium</t>
   </si>
   <si>
     <t>http://www.bdsf.be/</t>
   </si>
   <si>
     <t>office@bdsf.be</t>
@@ -190,52 +190,52 @@
   </si>
   <si>
     <t>British DanceSport Federation</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t xml:space="preserve">188 Park Avenue
 NW10 7XH - London
 United Kingdom</t>
   </si>
   <si>
     <t>https://www.brdsf.org</t>
   </si>
   <si>
     <t>marius.iepure@gmail.com;seansmullen@gmail.com;Britishdancesportfederation@gmail.com</t>
   </si>
   <si>
     <t>Bulgarian Dance Sport Federation</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t xml:space="preserve">Studentska str.2 
-7000 - Russe
+    <t xml:space="preserve">Bul. “Vasil Levski 75 ” , Office 513 , Poste Box
+1040 - Sofia 
 Bulgaria</t>
   </si>
   <si>
     <t>https://bndsf.com</t>
   </si>
   <si>
     <t>bdsf.office@yahoo.com</t>
   </si>
   <si>
     <t>Croatian Dance Sport Federation</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t xml:space="preserve">Ulica Fra Grge Martica 67/III
 10000 - Zagreb
 Croatia</t>
   </si>
   <si>
     <t>www.hsps.hr</t>
   </si>
   <si>
     <t>president@hsps.hr;generalsecretary@hsps.hr;predsjednik@hsps.hr;tajnik@hsps.hr</t>
   </si>
@@ -262,95 +262,95 @@
   <si>
     <t>Czech Dance Sport Federation</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
     <t xml:space="preserve">Zatopkova 100/2
 169 00 - Prague
 Czechia</t>
   </si>
   <si>
     <t>http://www.csts.cz/</t>
   </si>
   <si>
     <t>sekretariat@csts.cz</t>
   </si>
   <si>
     <t xml:space="preserve">DanceSport Federation Luxembourg </t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t xml:space="preserve">48, Rue Nicolas Roth
-L_4943 - Hautcharage
+L- 4943 - Hautcharage
 Luxembourg</t>
   </si>
   <si>
     <t>http://www.dsfl.lu/</t>
   </si>
   <si>
-    <t>rosen.demy@gmail.com</t>
-[...2 lines deleted...]
-    <t>+352 621 610 610</t>
+    <t>dsfl@dsfl.lu</t>
+  </si>
+  <si>
+    <t>+352 691 770 601</t>
   </si>
   <si>
     <t>DanceSport Federation of Ireland</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">9 Dun Emer green Lusk Co Dublin
 D03P923 - Dublin 3
 Ireland</t>
   </si>
   <si>
     <t>www.dancesport.ie</t>
   </si>
   <si>
     <t>admin@dancesport.ie</t>
   </si>
   <si>
     <t>DanceSport Federation of Serbia</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t xml:space="preserve">Deligradska 27
 11000 - Belgrade
 Serbia</t>
   </si>
   <si>
     <t>https://srbijaples.rs/</t>
   </si>
   <si>
-    <t>yudsf001@eunet.rs</t>
+    <t>office@plesnisavezsrbije.rs</t>
   </si>
   <si>
     <t>+381 63 152 10 67</t>
   </si>
   <si>
     <t>DanceSport Federation of Slovenia</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t xml:space="preserve">Celovska 25
 1000 - Ljubljana
 Slovenia</t>
   </si>
   <si>
     <t>http://www.plesna-zveza.si/</t>
   </si>
   <si>
     <t>info@plesna-zveza.si</t>
   </si>
   <si>
     <t>+386 1 430 22 84</t>
   </si>
   <si>
@@ -476,91 +476,91 @@
     <t>Monaco</t>
   </si>
   <si>
     <t xml:space="preserve">Stade Louis II, 7 Avenue des Castelans
 98000 - Monaco
 Monaco</t>
   </si>
   <si>
     <t>pierre.aboussouan@hotmail.fr</t>
   </si>
   <si>
     <t>Federazione Italiana DanzaSportiva e Sport Musicali</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">Stadio Olimpico Curva Sud
 00135 - Roma
 Italy</t>
   </si>
   <si>
     <t>www.federdanza.it</t>
   </si>
   <si>
-    <t>international@fidesm.it</t>
+    <t>international@fidesm.it;office@fidesm.it;tesseramento.estero@fidesm.it</t>
   </si>
   <si>
     <t>+39 06 3609331</t>
   </si>
   <si>
     <t>Finnish Dance Sport Federation</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t xml:space="preserve">Valimotie 10
 00380 - Helsinki
 Finland</t>
   </si>
   <si>
-    <t>www.dancesport.fi</t>
+    <t>https://www.dancesport.fi</t>
   </si>
   <si>
     <t>toimisto@tanssiurheilu.fi;info@dancesport.fi</t>
   </si>
   <si>
     <t>+358 50 4411 042</t>
   </si>
   <si>
     <t>Georgian National DanceSport Federation</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t xml:space="preserve">44/46 Vakhushti Bagrationi Street,
 0119 - Tbilisi
 Georgia</t>
   </si>
   <si>
-    <t>GNDSF@hotmail.com</t>
-[...2 lines deleted...]
-    <t>+995-574-44-88-22</t>
+    <t>contact@gndsf.ge </t>
+  </si>
+  <si>
+    <t>+995-599-91-58-18</t>
   </si>
   <si>
     <t>Hungarian Dancesport Association</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t xml:space="preserve">Istvánmezei út 1-3
 1146 - Budapest
 Hungary</t>
   </si>
   <si>
     <t>http://www.mtasz.hu/</t>
   </si>
   <si>
     <t>mtasz@mtasz.hu</t>
   </si>
   <si>
     <t xml:space="preserve">+36 1 460 6921 </t>
   </si>
   <si>
     <t>Icelandic Dance Sport Federation, DSI</t>
   </si>
   <si>
@@ -691,68 +691,68 @@
   </si>
   <si>
     <t>99 82 49 84;99 33 85 65</t>
   </si>
   <si>
     <t>Moldova DanceSport Federation</t>
   </si>
   <si>
     <t>Moldova</t>
   </si>
   <si>
     <t xml:space="preserve">Str. Ion Creanga 1/2
 2069 - Chisinau
 Moldova</t>
   </si>
   <si>
     <t>https://www.dancesport.md</t>
   </si>
   <si>
     <t>pgozun@gmail.com</t>
   </si>
   <si>
     <t>+373 22 22 97 35</t>
   </si>
   <si>
-    <t>Montenegro Dance Sport Federation</t>
+    <t>Montenegro DanceSport Federation</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t xml:space="preserve">Trg Nikole Kovacevica 7
+    <t xml:space="preserve">Ul. Slobodana Škerovića 2 
 81000 - Podgorica
 Montenegro</t>
   </si>
   <si>
-    <t>www.ples.me</t>
-[...5 lines deleted...]
-    <t>+382 26 84 377 87 ;+382 67 224 728</t>
+    <t>https://pscg.co.me/</t>
+  </si>
+  <si>
+    <t>predsjednik@pscg.co.me;plesnisavezcrnegore@gmail.com</t>
+  </si>
+  <si>
+    <t>+382 67 541 990 ;+382 67 149 177</t>
   </si>
   <si>
     <t>National DanceSport Federation of Greece</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t xml:space="preserve">Pylis Str. Nr.4
 18531 - Pireas
 Greece</t>
   </si>
   <si>
     <t>www.exoe.gr</t>
   </si>
   <si>
     <t>info@exoe.gr</t>
   </si>
   <si>
     <t>+30.210 42 81 093</t>
   </si>
   <si>
     <t>Nederlandse Algemene Danssport Bond</t>
   </si>
   <si>
@@ -811,57 +811,57 @@
   </si>
   <si>
     <t>+48607162848</t>
   </si>
   <si>
     <t>Romanian DanceSport Federation</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t xml:space="preserve">Str. Vasile Conta 16, et.6, cam 603, Sector 2
 020954 - Bucharest
 Romania</t>
   </si>
   <si>
     <t>www.dancesport.ro</t>
   </si>
   <si>
     <t>academiadedans@gmail.com</t>
   </si>
   <si>
     <t>Russian Dance Sport Union</t>
   </si>
   <si>
-    <t>Russia</t>
+    <t>Russian Federation</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;nbsp;Industrialnyj prospekt, 7, litera A, PO Box 12
 &amp;nbsp;Saint-Petersburg
 195426
-Russia</t>
+Russian Federation</t>
   </si>
   <si>
     <t>https://dancesportunion.ru/</t>
   </si>
   <si>
     <t>office@dancesportunion.ru</t>
   </si>
   <si>
     <t>San Marino DanceSport Federation</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t xml:space="preserve">Via La Morra 16
 47893 - Borgo Maggiore
 San Marino</t>
   </si>
   <si>
     <t>www.fesdas.net</t>
   </si>
   <si>
     <t>contact@fesdas.net</t>
   </si>
   <si>
@@ -949,111 +949,128 @@
   <si>
     <t>The Association of Sports Dance Clubs in Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t xml:space="preserve">Branka Popovica 56
 78000 - Banja Luka
 Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>sspk.bih@yahoo.com;sspkbhgeneralsecretary@gmail.com</t>
   </si>
   <si>
     <t>+387 51 923 048</t>
   </si>
   <si>
     <t>Türkiye DanceSports Federation</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t xml:space="preserve">KIZILIRMAK MAH. 1450. SOK. KARBEYAZ PLAZA
-NO:22/A KAT:5 DAİRE:10
+NO:22/A KAT:2 DAİRE: 4
 06530 - Ankara
 Türkiye</t>
   </si>
   <si>
     <t>www.tdsf.org.tr</t>
   </si>
   <si>
     <t>bilgi@tdsf.org.tr;tunceryucesan@gmail.com</t>
   </si>
   <si>
     <t>+90 0312 418 16 94</t>
+  </si>
+  <si>
+    <t>World Rock'n'Roll Confederation</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WRRC Office: Vodnikovo naselje 23
+SI-1000 - Ljubljana
+Slovenia</t>
+  </si>
+  <si>
+    <t>info@wrrc.dance;president@wrrc.dance</t>
+  </si>
+  <si>
+    <t>+386 41 733 743</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2313,50 +2330,76 @@
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>275</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>278</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>279</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>280</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to WDSF under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>WDSF</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to WDSF under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>