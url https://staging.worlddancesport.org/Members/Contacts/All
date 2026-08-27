--- v0 (2026-03-12)
+++ v1 (2026-08-27)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Contacts" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="543">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Continent</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
@@ -237,127 +237,126 @@
     <t>Azerbaijan Dance Sport Federation</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t xml:space="preserve">6 S. Dadashov str., Apt. 29 
 518-ci block
 AZ1078 - Baku
 Azerbaijan</t>
   </si>
   <si>
     <t>info@azdsf.az;tchernova.azdsf@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">+994 12 497 30 57 ;+994 12 510 94 92 </t>
   </si>
   <si>
     <t>Belarus Dance Sport Alliance</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t xml:space="preserve">Surganova 2
-Office #16
+Office #77-79
 220012 - Minsk
 Belarus</t>
   </si>
   <si>
     <t>https://www.sportdance.by</t>
   </si>
   <si>
     <t>info@sportdance.by</t>
   </si>
   <si>
     <t>Belgian Dancesport Federation</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">Kempenlaan 27
 2300  - Turnhout
 Belgium</t>
   </si>
   <si>
     <t>http://www.bdsf.be/</t>
   </si>
   <si>
     <t>office@bdsf.be</t>
   </si>
   <si>
     <t>+32 1471 1030</t>
   </si>
   <si>
     <t>Botswana DanceSport Association</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
-    <t xml:space="preserve">P O Box 21591
-[...1 lines deleted...]
- - Gaborone
+    <t xml:space="preserve">Private Bag T4
+00267 - Tonota
 Botswana</t>
   </si>
   <si>
     <t>bodansa@gmail.com;bodansa@bnsc.co.bw</t>
   </si>
   <si>
     <t>+267 392 30 90</t>
   </si>
   <si>
     <t>British DanceSport Federation</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t xml:space="preserve">188 Park Avenue
 NW10 7XH - London
 United Kingdom</t>
   </si>
   <si>
     <t>https://www.brdsf.org</t>
   </si>
   <si>
     <t>marius.iepure@gmail.com;seansmullen@gmail.com;Britishdancesportfederation@gmail.com</t>
   </si>
   <si>
     <t>Bulgarian Dance Sport Federation</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t xml:space="preserve">Studentska str.2 
-7000 - Russe
+    <t xml:space="preserve">Bul. “Vasil Levski 75 ” , Office 513 , Poste Box
+1040 - Sofia 
 Bulgaria</t>
   </si>
   <si>
     <t>https://bndsf.com</t>
   </si>
   <si>
     <t>bdsf.office@yahoo.com</t>
   </si>
   <si>
     <t>Cambodian DanceSport Federation</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t xml:space="preserve">1#, st. Poland Republic Blvd
 Sangkat Veal Vong
 Khan 7 Makara 
 P.O box 101
 12253 - Phnom Penh
 Cambodia</t>
   </si>
   <si>
     <t>cambodiadsf@gmail.com;cynthiayou9@gmail.com</t>
   </si>
@@ -569,134 +568,140 @@
     <t>Oceania</t>
   </si>
   <si>
     <t xml:space="preserve">63 Torrens Road
 4502 - Petrie
  Queensland
 Australia</t>
   </si>
   <si>
     <t>https://dancesport.org.au</t>
   </si>
   <si>
     <t>ceo@dancesport.org.au</t>
   </si>
   <si>
     <t>+61417 360 400</t>
   </si>
   <si>
     <t xml:space="preserve">DanceSport Federation Luxembourg </t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t xml:space="preserve">48, Rue Nicolas Roth
-L_4943 - Hautcharage
+L- 4943 - Hautcharage
 Luxembourg</t>
   </si>
   <si>
     <t>http://www.dsfl.lu/</t>
   </si>
   <si>
-    <t>rosen.demy@gmail.com</t>
-[...2 lines deleted...]
-    <t>+352 621 610 610</t>
+    <t>dsfl@dsfl.lu</t>
+  </si>
+  <si>
+    <t>+352 691 770 601</t>
   </si>
   <si>
     <t>DanceSport Federation of Ireland</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">9 Dun Emer green Lusk Co Dublin
 D03P923 - Dublin 3
 Ireland</t>
   </si>
   <si>
     <t>www.dancesport.ie</t>
   </si>
   <si>
     <t>admin@dancesport.ie</t>
   </si>
   <si>
     <t>DanceSport Federation of Serbia</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t xml:space="preserve">Deligradska 27
 11000 - Belgrade
 Serbia</t>
   </si>
   <si>
     <t>https://srbijaples.rs/</t>
   </si>
   <si>
-    <t>yudsf001@eunet.rs</t>
+    <t>office@plesnisavezsrbije.rs</t>
   </si>
   <si>
     <t>+381 63 152 10 67</t>
+  </si>
+  <si>
+    <t>DanceSport Federation of Seychelles</t>
+  </si>
+  <si>
+    <t>Seychelles</t>
   </si>
   <si>
     <t>DanceSport Federation of Slovenia</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t xml:space="preserve">Celovska 25
 1000 - Ljubljana
 Slovenia</t>
   </si>
   <si>
     <t>http://www.plesna-zveza.si/</t>
   </si>
   <si>
     <t>info@plesna-zveza.si</t>
   </si>
   <si>
     <t>+386 1 430 22 84</t>
   </si>
   <si>
     <t>DanceSport South Africa</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t xml:space="preserve">Suite 246, Private Bag X0001; Shop F12 Ballito Junction, Ballito Drive
 Ballito
 4420
 Ilembe KwaZulu-Natal
 South Africa</t>
   </si>
   <si>
-    <t>Thabophiri2@gmail.com;president@danceinsportsa.co.za</t>
+    <t>president@danceinsportsa.co.za</t>
   </si>
   <si>
     <t>Dans Danmark</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t xml:space="preserve">Idraettens Hus 
 Brondby Stadion 20
 2605 - Broendby
 Denmark</t>
   </si>
   <si>
     <t>https://dans-danmark.dk/</t>
   </si>
   <si>
     <t>official@dans-danmark.dk</t>
   </si>
   <si>
     <t>+45 21251820</t>
   </si>
   <si>
     <t>Deutscher Tanzsportverband e.V.</t>
   </si>
@@ -764,54 +769,54 @@
   <si>
     <t xml:space="preserve">Urb. Ermengol Serra, edif. Verdi, Esc.B 1, 1
 AD700 - Escaldes-Engordany
 Andorra</t>
   </si>
   <si>
     <t>federacioandorranaballesportiu@gmail.com</t>
   </si>
   <si>
     <t>+376 378 009</t>
   </si>
   <si>
     <t>Federación Colombiana de Baile Deportivo</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t xml:space="preserve">Estadio Pascual Guerrero Entrada Maraton Sur
 Mesanine Baile Deportivo
 Calle 5B3 Carrera 36
 760001 - Cali
 Colombia</t>
   </si>
   <si>
+    <t>https://www.bailedeportivocol.org</t>
+  </si>
+  <si>
     <t xml:space="preserve">fedecolbaile@gmail.com </t>
-  </si>
-[...1 lines deleted...]
-    <t>+57 2 5575305</t>
   </si>
   <si>
     <t>Federacion Deportiva Nacional de Baile Deportivo</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t xml:space="preserve">Seminario 541, Providencia
  - Santiago de Chile
 Chile</t>
   </si>
   <si>
     <t>www.bailedeportivo.cl</t>
   </si>
   <si>
     <t>info@bailedeportivo.cl</t>
   </si>
   <si>
     <t>+56986699630</t>
   </si>
   <si>
     <t>Federacion Dominicana Baile de Salón Deportivo</t>
   </si>
   <si>
@@ -830,51 +835,51 @@
   </si>
   <si>
     <t>Federación Ecuatoriana de Baile Deportivo</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t xml:space="preserve">AV. ILALÓ Y PASAJE LOS OLIVOS
  - Quito
 Ecuador</t>
   </si>
   <si>
     <t>infofebd.ec@gmail.com</t>
   </si>
   <si>
     <t>+593 998 809 165</t>
   </si>
   <si>
     <t>Federación Salvadoreña de Baile Deportivo</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
-    <t xml:space="preserve">PALACIO DE LOS DEPORTE - Avenida Juan Pablo II y, Diagonal universitaria
+    <t xml:space="preserve">PALACIO DE LOS DEPORTES - Avenida Juan Pablo II y, Diagonal universitaria
 00000 - San Salvador
 El Salvador</t>
   </si>
   <si>
     <t>fesbade503@gmail.com</t>
   </si>
   <si>
     <t>Fédération Camerounaise Des Danses Sportives et Assimilé</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
     <t xml:space="preserve">B.P. 8039
  - Yaounde
 Cameroon</t>
   </si>
   <si>
     <t>fecadansa@yahoo.fr</t>
   </si>
   <si>
     <t>+237 9665 8236;+237 7763 5468;+237 2223 1966</t>
   </si>
   <si>
     <t>Fédération Congolaise de Danses Sportives</t>
@@ -969,91 +974,91 @@
     <t>Togo</t>
   </si>
   <si>
     <t xml:space="preserve">c/o Djidjole-Batome, Rue Dagl Annexe
  - Aflao-Gakli
 Togo</t>
   </si>
   <si>
     <t>fetobreakdance@gmail.com</t>
   </si>
   <si>
     <t>Federazione Italiana DanzaSportiva e Sport Musicali</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">Stadio Olimpico Curva Sud
 00135 - Roma
 Italy</t>
   </si>
   <si>
     <t>www.federdanza.it</t>
   </si>
   <si>
-    <t>international@fidesm.it</t>
+    <t>international@fidesm.it;office@fidesm.it;tesseramento.estero@fidesm.it</t>
   </si>
   <si>
     <t>+39 06 3609331</t>
   </si>
   <si>
     <t>Finnish Dance Sport Federation</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t xml:space="preserve">Valimotie 10
 00380 - Helsinki
 Finland</t>
   </si>
   <si>
-    <t>www.dancesport.fi</t>
+    <t>https://www.dancesport.fi</t>
   </si>
   <si>
     <t>toimisto@tanssiurheilu.fi;info@dancesport.fi</t>
   </si>
   <si>
     <t>+358 50 4411 042</t>
   </si>
   <si>
     <t>Georgian National DanceSport Federation</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t xml:space="preserve">44/46 Vakhushti Bagrationi Street,
 0119 - Tbilisi
 Georgia</t>
   </si>
   <si>
-    <t>GNDSF@hotmail.com</t>
-[...2 lines deleted...]
-    <t>+995-574-44-88-22</t>
+    <t>contact@gndsf.ge </t>
+  </si>
+  <si>
+    <t>+995-599-91-58-18</t>
   </si>
   <si>
     <t>Hungarian Dancesport Association</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t xml:space="preserve">Istvánmezei út 1-3
 1146 - Budapest
 Hungary</t>
   </si>
   <si>
     <t>http://www.mtasz.hu/</t>
   </si>
   <si>
     <t>mtasz@mtasz.hu</t>
   </si>
   <si>
     <t xml:space="preserve">+36 1 460 6921 </t>
   </si>
   <si>
     <t>Icelandic Dance Sport Federation, DSI</t>
   </si>
   <si>
@@ -1323,68 +1328,68 @@
   </si>
   <si>
     <t>+373 22 22 97 35</t>
   </si>
   <si>
     <t>Mongolian Dancesport Federation</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t xml:space="preserve">Olympic House,  Chinggis Avenue, Ulaanbaatar, Mongolia
 210648 - Ulaanbaatar
 Mongolia</t>
   </si>
   <si>
     <t>http://www.dancesport.mn/</t>
   </si>
   <si>
     <t>president@dancesport.mn</t>
   </si>
   <si>
     <t>+976-88087418</t>
   </si>
   <si>
-    <t>Montenegro Dance Sport Federation</t>
+    <t>Montenegro DanceSport Federation</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t xml:space="preserve">Trg Nikole Kovacevica 7
+    <t xml:space="preserve">Ul. Slobodana Škerovića 2 
 81000 - Podgorica
 Montenegro</t>
   </si>
   <si>
-    <t>www.ples.me</t>
-[...5 lines deleted...]
-    <t>+382 26 84 377 87 ;+382 67 224 728</t>
+    <t>https://pscg.co.me/</t>
+  </si>
+  <si>
+    <t>predsjednik@pscg.co.me;plesnisavezcrnegore@gmail.com</t>
+  </si>
+  <si>
+    <t>+382 67 541 990 ;+382 67 149 177</t>
   </si>
   <si>
     <t>National Ballroom Dance Association of Trinidad and Tobago</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t xml:space="preserve">#50 Farm Road, St. Joseph Trinidad &amp;amp; Tobago, W.I.
  - Trinidad W.I.
 Trinidad and Tobago</t>
   </si>
   <si>
     <t>http://www.nabdatt.com/</t>
   </si>
   <si>
     <t>ttnabdattdancesport@yahoo.com;ttnabdattdancesport@gmail.com</t>
   </si>
   <si>
     <t>+868-388-0455</t>
   </si>
   <si>
     <t>National DanceSport Federation of Greece</t>
   </si>
   <si>
@@ -1436,70 +1441,50 @@
 Kathmandu District, Bagmati Province 
 Nepal</t>
   </si>
   <si>
     <t>nepalbreakindance@gmail.com</t>
   </si>
   <si>
     <t>New Zealand Dancesport Association</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t xml:space="preserve">8 Holcroft Place
 Stoke, Nelson 7011
 New Zealand</t>
   </si>
   <si>
     <t>www.dancesport.org.nz</t>
   </si>
   <si>
     <t>secretary@dancesport.org.nz</t>
   </si>
   <si>
     <t>+64 21 339 655</t>
-  </si>
-[...18 lines deleted...]
-    <t>+2348158322362</t>
   </si>
   <si>
     <t>Norges Danseforbund</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t xml:space="preserve">Sognsveien 73
 0854 - Oslo
 Norway</t>
   </si>
   <si>
     <t>www.danseforbundet.no</t>
   </si>
   <si>
     <t>dans@danseforbundet.no</t>
   </si>
   <si>
     <t>+47 21 02 90 00</t>
   </si>
   <si>
     <t xml:space="preserve">Philippine DanceSport Federation, Inc. </t>
   </si>
   <si>
@@ -1534,57 +1519,57 @@
   </si>
   <si>
     <t>+48607162848</t>
   </si>
   <si>
     <t>Romanian DanceSport Federation</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t xml:space="preserve">Str. Vasile Conta 16, et.6, cam 603, Sector 2
 020954 - Bucharest
 Romania</t>
   </si>
   <si>
     <t>www.dancesport.ro</t>
   </si>
   <si>
     <t>academiadedans@gmail.com</t>
   </si>
   <si>
     <t>Russian Dance Sport Union</t>
   </si>
   <si>
-    <t>Russia</t>
+    <t>Russian Federation</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;nbsp;Industrialnyj prospekt, 7, litera A, PO Box 12
 &amp;nbsp;Saint-Petersburg
 195426
-Russia</t>
+Russian Federation</t>
   </si>
   <si>
     <t>https://dancesportunion.ru/</t>
   </si>
   <si>
     <t>office@dancesportunion.ru</t>
   </si>
   <si>
     <t>San Marino DanceSport Federation</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t xml:space="preserve">Via La Morra 16
 47893 - Borgo Maggiore
 San Marino</t>
   </si>
   <si>
     <t>www.fesdas.net</t>
   </si>
   <si>
     <t>contact@fesdas.net</t>
   </si>
   <si>
@@ -1741,51 +1726,51 @@
   <si>
     <t>Tunisian Sport Dancing National Federation</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t xml:space="preserve">4 Avenue de la Ligue Arabe
 1002 - Belvedere
 Tunisia</t>
   </si>
   <si>
     <t>chebbimariemdanse@gmail.com</t>
   </si>
   <si>
     <t>+216 71286249</t>
   </si>
   <si>
     <t>Türkiye DanceSports Federation</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t xml:space="preserve">KIZILIRMAK MAH. 1450. SOK. KARBEYAZ PLAZA
-NO:22/A KAT:5 DAİRE:10
+NO:22/A KAT:2 DAİRE: 4
 06530 - Ankara
 Türkiye</t>
   </si>
   <si>
     <t>www.tdsf.org.tr</t>
   </si>
   <si>
     <t>bilgi@tdsf.org.tr;tunceryucesan@gmail.com</t>
   </si>
   <si>
     <t>+90 0312 418 16 94</t>
   </si>
   <si>
     <t>Turkmenistan Federation of DanceSport</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
     <t xml:space="preserve">Parakhat 1, building 68, apt.257
  - Ashkhabat
 Turkmenistan</t>
   </si>
   <si>
     <t>dancesporttm@gmail.com</t>
@@ -1808,91 +1793,108 @@
   </si>
   <si>
     <t>https://ugandadancesport.com</t>
   </si>
   <si>
     <t>udsf2749@gmail.com</t>
   </si>
   <si>
     <t>+256 773240042</t>
   </si>
   <si>
     <t>USA Dance</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t xml:space="preserve">2870 Kerrisdale Ridge Dr
 Medford  OR  97504
 United States</t>
   </si>
   <si>
     <t>http://www.usadance.org/</t>
   </si>
   <si>
-    <t>President@usadance.org;international-advisor@usadance.org</t>
+    <t>treasurer@usadance.org;assistanttreasurer@usadance.org</t>
   </si>
   <si>
     <t>662-316-3944</t>
   </si>
   <si>
     <t>Uzbekistan Dance Sport Federation</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t xml:space="preserve">Shahrisabz st. 85, Yashnabad District
 100047 - Tashkent City
 Uzbekistan</t>
   </si>
   <si>
-    <t>uzbdsf@inbox.ru</t>
+    <t>Vasiliy-eleks@mail.ru;uzbfederation@mail.ru</t>
   </si>
   <si>
     <t>+998 901 295249</t>
   </si>
   <si>
     <t>Vietnam DanceSport Association</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t xml:space="preserve">No 36, Tranphu Street, Badinh District
 4 - Hanoi City
 Vietnam</t>
   </si>
   <si>
     <t>https://ds.vgf-gym.com/</t>
   </si>
   <si>
     <t>vngymnastics@gmail.com</t>
   </si>
   <si>
     <t>+084 4 7472078</t>
+  </si>
+  <si>
+    <t>World Rock'n'Roll Confederation</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WRRC Office: Vodnikovo naselje 23
+SI-1000 - Ljubljana
+Slovenia</t>
+  </si>
+  <si>
+    <t>info@wrrc.dance;president@wrrc.dance</t>
+  </si>
+  <si>
+    <t>+386 41 733 743</t>
   </si>
   <si>
     <t>Zimbabwe Amateur Dance Sport Association</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t xml:space="preserve">P.O.Box CY3088
  - Causeway - Harare
 Zimbabwe</t>
   </si>
   <si>
     <t>zimbabwedancesport@gmail.com</t>
   </si>
   <si>
     <t>+263772282936 / +263712608875</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
@@ -1914,51 +1916,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:H100"/>
+  <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2760,1808 +2762,1834 @@
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>174</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>175</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>179</v>
+        <v>11</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>181</v>
+        <v>11</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>182</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="H34" s="0" t="s">
         <v>184</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="F35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H35" s="0" t="s">
-        <v>192</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="H36" s="0" t="s">
         <v>194</v>
-      </c>
-[...16 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="H37" s="0" t="s">
         <v>200</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H38" s="0" t="s">
-        <v>209</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="H39" s="0" t="s">
         <v>211</v>
-      </c>
-[...16 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="H40" s="0" t="s">
         <v>216</v>
-      </c>
-[...16 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>225</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>11</v>
+        <v>227</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>231</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>235</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H45" s="0" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="H47" s="0" t="s">
         <v>251</v>
-      </c>
-[...16 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="G48" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="H48" s="0" t="s">
         <v>257</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="F49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>263</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>269</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>269</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>11</v>
+        <v>271</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="F52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="H53" s="0" t="s">
         <v>281</v>
-      </c>
-[...16 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="H54" s="0" t="s">
         <v>287</v>
-      </c>
-[...16 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="H55" s="0" t="s">
         <v>292</v>
-      </c>
-[...16 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="G56" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="H56" s="0" t="s">
         <v>298</v>
-      </c>
-[...16 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="H57" s="0" t="s">
         <v>304</v>
-      </c>
-[...16 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="H58" s="0" t="s">
         <v>309</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F59" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="G59" s="0" t="s">
         <v>314</v>
-      </c>
-[...13 lines deleted...]
-        <v>317</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="G61" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="H61" s="0" t="s">
         <v>325</v>
-      </c>
-[...16 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="G62" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="H62" s="0" t="s">
         <v>331</v>
-      </c>
-[...16 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="G63" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="H63" s="0" t="s">
         <v>337</v>
-      </c>
-[...16 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="H64" s="0" t="s">
         <v>342</v>
-      </c>
-[...16 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="G65" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="H65" s="0" t="s">
         <v>348</v>
-      </c>
-[...16 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="H66" s="0" t="s">
         <v>353</v>
-      </c>
-[...16 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="H67" s="0" t="s">
         <v>358</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F68" s="0" t="s">
         <v>362</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="G68" s="0" t="s">
         <v>363</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H68" s="0" t="s">
-        <v>367</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="G69" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="H69" s="0" t="s">
         <v>369</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>373</v>
+        <v>11</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>376</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="G71" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="H71" s="0" t="s">
         <v>378</v>
-      </c>
-[...16 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="G72" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="H72" s="0" t="s">
         <v>384</v>
-      </c>
-[...16 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="G73" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="H73" s="0" t="s">
         <v>390</v>
-      </c>
-[...16 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="G74" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="H74" s="0" t="s">
         <v>396</v>
-      </c>
-[...16 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="G75" s="0" t="s">
         <v>401</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="H75" s="0" t="s">
         <v>402</v>
-      </c>
-[...16 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="G76" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="H76" s="0" t="s">
         <v>408</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>411</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="F77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H77" s="0" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="G78" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="H78" s="0" t="s">
         <v>418</v>
-      </c>
-[...16 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="G79" s="0" t="s">
         <v>423</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="H79" s="0" t="s">
         <v>424</v>
-      </c>
-[...16 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="G81" s="0" t="s">
         <v>433</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="H81" s="0" t="s">
         <v>434</v>
-      </c>
-[...16 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="G82" s="0" t="s">
         <v>439</v>
-      </c>
-[...16 lines deleted...]
-        <v>443</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="G83" s="0" t="s">
         <v>444</v>
-      </c>
-[...16 lines deleted...]
-        <v>448</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="G84" s="0" t="s">
         <v>449</v>
-      </c>
-[...16 lines deleted...]
-        <v>453</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="G85" s="0" t="s">
         <v>454</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="H85" s="0" t="s">
         <v>455</v>
-      </c>
-[...16 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="G88" s="0" t="s">
         <v>470</v>
       </c>
-      <c r="B88" s="0" t="s">
+      <c r="H88" s="0" t="s">
         <v>471</v>
-      </c>
-[...16 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="G89" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="B89" s="0" t="s">
+      <c r="H89" s="0" t="s">
         <v>477</v>
-      </c>
-[...16 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="G90" s="0" t="s">
         <v>482</v>
       </c>
-      <c r="B90" s="0" t="s">
+      <c r="H90" s="0" t="s">
         <v>483</v>
-      </c>
-[...16 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="H92" s="0" t="s">
         <v>493</v>
-      </c>
-[...19 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="G94" s="0" t="s">
         <v>503</v>
       </c>
-      <c r="B94" s="0" t="s">
+      <c r="H94" s="0" t="s">
         <v>504</v>
-      </c>
-[...16 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="H100" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="B100" s="0" t="s">
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
         <v>538</v>
       </c>
-      <c r="C100" s="0" t="s">
+      <c r="B101" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="C101" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D100" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G100" s="0" t="s">
+      <c r="D101" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="H100" s="0" t="s">
+      <c r="F101" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>541</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>542</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to WDSF under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>WDSF</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to WDSF under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>